--- v0 (2026-09-09)
+++ v1 (2026-10-25)
@@ -43,51 +43,51 @@
   <si>
     <t>گزارش نتایج مسابقه</t>
   </si>
   <si>
     <t>نام مسابقه</t>
   </si>
   <si>
     <t>سومین دوره جام نخبگان ویژه دختران رده سنی 8 و زیر 8 سال پیوست فرهنگی شهدای رمضان</t>
   </si>
   <si>
     <t>ماده</t>
   </si>
   <si>
     <t>۳۳ متر آزاد — ۷ سال</t>
   </si>
   <si>
     <t>مرحله</t>
   </si>
   <si>
     <t>مقدماتی</t>
   </si>
   <si>
     <t>تاریخ گزارش</t>
   </si>
   <si>
-    <t>1405/06/18 21:20</t>
+    <t>1405/08/03 05:57</t>
   </si>
   <si>
     <t>ردیف</t>
   </si>
   <si>
     <t>نام و نام خانوادگی</t>
   </si>
   <si>
     <t>سال تولد</t>
   </si>
   <si>
     <t>نام تیم/باشگاه</t>
   </si>
   <si>
     <t>دسته</t>
   </si>
   <si>
     <t>خط</t>
   </si>
   <si>
     <t>رکورد</t>
   </si>
   <si>
     <t>مقام</t>
   </si>