--- v0 (2026-09-05)
+++ v1 (2026-10-25)
@@ -14,173 +14,155 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t>فدراسیون ورزش‌های آبی جمهوری اسلامی ایران</t>
   </si>
   <si>
     <t>گزارش نتایج مسابقه</t>
   </si>
   <si>
     <t>نام مسابقه</t>
   </si>
   <si>
     <t>انتخابی تیم ملی شنا پسران جهت حضور در مسابقات جهانی چین 2026 میزبان اصفهان</t>
   </si>
   <si>
     <t>ماده</t>
   </si>
   <si>
     <t>۵۰ متر آزاد — ۱۵ سال و بالاتر</t>
   </si>
   <si>
     <t>مرحله</t>
   </si>
   <si>
     <t>فینال</t>
   </si>
   <si>
     <t>تاریخ گزارش</t>
   </si>
   <si>
-    <t>1405/06/14 11:19</t>
+    <t>1405/08/03 06:54</t>
   </si>
   <si>
     <t>ردیف</t>
   </si>
   <si>
     <t>نام و نام خانوادگی</t>
   </si>
   <si>
-    <t>کد ملی</t>
-[...1 lines deleted...]
-  <si>
     <t>سال تولد</t>
   </si>
   <si>
     <t>نام تیم/باشگاه</t>
   </si>
   <si>
     <t>دسته</t>
   </si>
   <si>
     <t>خط</t>
   </si>
   <si>
     <t>رکورد</t>
   </si>
   <si>
     <t>مقام</t>
   </si>
   <si>
-    <t>خطا</t>
-[...2 lines deleted...]
-    <t>غایب</t>
+    <t>امتیاز</t>
+  </si>
+  <si>
+    <t>Sp</t>
   </si>
   <si>
     <t>ایلیا نصیری</t>
   </si>
   <si>
-    <t>0781421616</t>
-[...1 lines deleted...]
-  <si>
     <t>خراسان رضوی</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <t>کیارام کیانی</t>
   </si>
   <si>
     <t>هیئت شنا کردستان</t>
   </si>
   <si>
     <t>امیرعلی ثابتی</t>
   </si>
   <si>
     <t>ماهان گرشاسبی</t>
   </si>
   <si>
-    <t>0150988850</t>
-[...1 lines deleted...]
-  <si>
     <t>وال البرز</t>
   </si>
   <si>
     <t>سید یوسف مهدی</t>
   </si>
   <si>
     <t xml:space="preserve">هیأت شنای کرمان </t>
   </si>
   <si>
     <t>امیرحسین باجلان</t>
   </si>
   <si>
-    <t>0481424172</t>
-[...1 lines deleted...]
-  <si>
     <t>استخر ۹دی</t>
   </si>
   <si>
     <t>پوریا رسایی</t>
   </si>
   <si>
-    <t>0150275242</t>
-[...1 lines deleted...]
-  <si>
     <t>مرکز تخصصی استخر قهرمانی آزادی</t>
   </si>
   <si>
     <t>ماهان بهروز قاضیانی</t>
-  </si>
-[...1 lines deleted...]
-    <t>0313847134</t>
   </si>
   <si>
     <t>شنا دنیای ماست</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -574,492 +556,458 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K16"/>
+  <dimension ref="A1:J16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1" rightToLeft="true">
-      <selection activeCell="A8" sqref="A8:K16"/>
+      <selection activeCell="A8" sqref="A8:J16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="28" customWidth="true" style="0"/>
-    <col min="3" max="3" width="16" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="8" max="8" width="14" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12" customWidth="true" style="0"/>
+    <col min="4" max="4" width="22" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8" customWidth="true" style="0"/>
+    <col min="7" max="7" width="14" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12" customWidth="true" style="0"/>
     <col min="9" max="9" width="12" customWidth="true" style="0"/>
-    <col min="10" max="10" width="12" customWidth="true" style="0"/>
-    <col min="11" max="11" width="10" customWidth="true" style="0"/>
+    <col min="10" max="10" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" customHeight="1" ht="30">
+    <row r="1" spans="1:10" customHeight="1" ht="30">
       <c r="A1" s="2"/>
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
-      <c r="K1" s="2"/>
-[...1 lines deleted...]
-    <row r="2" spans="1:11" customHeight="1" ht="30">
+    </row>
+    <row r="2" spans="1:10" customHeight="1" ht="30">
       <c r="A2" s="2"/>
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
-      <c r="K2" s="2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:11" customHeight="1" ht="20">
+    </row>
+    <row r="3" spans="1:10" customHeight="1" ht="20">
       <c r="A3" s="2"/>
       <c r="B3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
-      <c r="K3" s="2"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:11" customHeight="1" ht="20">
+    </row>
+    <row r="4" spans="1:10" customHeight="1" ht="20">
       <c r="A4" s="2"/>
       <c r="B4" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
-      <c r="K4" s="2"/>
-[...1 lines deleted...]
-    <row r="5" spans="1:11" customHeight="1" ht="20">
+    </row>
+    <row r="5" spans="1:10" customHeight="1" ht="20">
       <c r="A5" s="2"/>
       <c r="B5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
-      <c r="K5" s="2"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:11" customHeight="1" ht="20">
+    </row>
+    <row r="6" spans="1:10" customHeight="1" ht="20">
       <c r="A6" s="2"/>
       <c r="B6" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="2"/>
       <c r="E6" s="2"/>
       <c r="F6" s="2"/>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
       <c r="J6" s="2"/>
-      <c r="K6" s="2"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:11" customHeight="1" ht="22">
+    </row>
+    <row r="8" spans="1:10" customHeight="1" ht="22">
       <c r="A8" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F8" s="4" t="s">
         <v>15</v>
       </c>
       <c r="G8" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>17</v>
       </c>
       <c r="I8" s="4" t="s">
         <v>18</v>
       </c>
       <c r="J8" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="K8" s="4" t="s">
-[...3 lines deleted...]
-    <row r="9" spans="1:11" customHeight="1" ht="22">
+    </row>
+    <row r="9" spans="1:10" customHeight="1" ht="22">
       <c r="A9" s="5">
         <v>1</v>
       </c>
       <c r="B9" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="5">
+        <v>87</v>
+      </c>
+      <c r="D9" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="C9" s="5" t="s">
-[...6 lines deleted...]
-        <v>23</v>
+      <c r="E9" s="5">
+        <v>1</v>
       </c>
       <c r="F9" s="5">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="G9" s="5">
         <v>4</v>
       </c>
+      <c r="G9" s="5" t="s">
+        <v>22</v>
+      </c>
       <c r="H9" s="5" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="I9" s="5" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="J9" s="5" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-    <row r="10" spans="1:11" customHeight="1" ht="22">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" customHeight="1" ht="22">
       <c r="A10" s="5">
         <v>2</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="C10" s="5">
-        <v>3721396324</v>
-[...1 lines deleted...]
-      <c r="D10" s="5">
         <v>87</v>
       </c>
-      <c r="E10" s="5" t="s">
-        <v>26</v>
+      <c r="D10" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="E10" s="5">
+        <v>1</v>
       </c>
       <c r="F10" s="5">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="G10" s="5">
         <v>5</v>
       </c>
+      <c r="G10" s="5" t="s">
+        <v>22</v>
+      </c>
       <c r="H10" s="5" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="I10" s="5" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="J10" s="5" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-    <row r="11" spans="1:11" customHeight="1" ht="22">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" customHeight="1" ht="22">
       <c r="A11" s="5">
         <v>3</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="C11" s="5">
-        <v>1051427398</v>
-[...1 lines deleted...]
-      <c r="D11" s="5">
         <v>87</v>
       </c>
-      <c r="E11" s="5" t="s">
-        <v>23</v>
+      <c r="D11" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="5">
+        <v>1</v>
       </c>
       <c r="F11" s="5">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="G11" s="5">
         <v>3</v>
       </c>
+      <c r="G11" s="5" t="s">
+        <v>22</v>
+      </c>
       <c r="H11" s="5" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="I11" s="5" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="J11" s="5" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-    <row r="12" spans="1:11" customHeight="1" ht="22">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" customHeight="1" ht="22">
       <c r="A12" s="5">
         <v>4</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>28</v>
-[...4 lines deleted...]
-      <c r="D12" s="5">
+        <v>26</v>
+      </c>
+      <c r="C12" s="5">
         <v>84</v>
       </c>
-      <c r="E12" s="5" t="s">
-        <v>30</v>
+      <c r="D12" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E12" s="5">
+        <v>1</v>
       </c>
       <c r="F12" s="5">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="G12" s="5">
         <v>6</v>
       </c>
+      <c r="G12" s="5" t="s">
+        <v>22</v>
+      </c>
       <c r="H12" s="5" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="I12" s="5" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="J12" s="5" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-    <row r="13" spans="1:11" customHeight="1" ht="22">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" customHeight="1" ht="22">
       <c r="A13" s="5">
         <v>5</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="C13" s="5">
-        <v>2981808419</v>
-[...1 lines deleted...]
-      <c r="D13" s="5">
         <v>85</v>
       </c>
-      <c r="E13" s="5" t="s">
-        <v>32</v>
+      <c r="D13" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="E13" s="5">
+        <v>1</v>
       </c>
       <c r="F13" s="5">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="G13" s="5">
         <v>2</v>
       </c>
+      <c r="G13" s="5" t="s">
+        <v>22</v>
+      </c>
       <c r="H13" s="5" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="I13" s="5" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="J13" s="5" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-    <row r="14" spans="1:11" customHeight="1" ht="22">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" customHeight="1" ht="22">
       <c r="A14" s="5">
         <v>6</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>33</v>
-[...4 lines deleted...]
-      <c r="D14" s="5">
+        <v>30</v>
+      </c>
+      <c r="C14" s="5">
         <v>85</v>
       </c>
-      <c r="E14" s="5" t="s">
-        <v>35</v>
+      <c r="D14" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="E14" s="5">
+        <v>1</v>
       </c>
       <c r="F14" s="5">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="G14" s="5">
         <v>7</v>
       </c>
+      <c r="G14" s="5" t="s">
+        <v>22</v>
+      </c>
       <c r="H14" s="5" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="I14" s="5" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="J14" s="5" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-    <row r="15" spans="1:11" customHeight="1" ht="22">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" customHeight="1" ht="22">
       <c r="A15" s="5">
         <v>7</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>36</v>
-[...4 lines deleted...]
-      <c r="D15" s="5">
+        <v>32</v>
+      </c>
+      <c r="C15" s="5">
         <v>81</v>
       </c>
-      <c r="E15" s="5" t="s">
-        <v>38</v>
+      <c r="D15" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="E15" s="5">
+        <v>1</v>
       </c>
       <c r="F15" s="5">
         <v>1</v>
       </c>
-      <c r="G15" s="5">
-        <v>1</v>
+      <c r="G15" s="5" t="s">
+        <v>22</v>
       </c>
       <c r="H15" s="5" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="I15" s="5" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="J15" s="5" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-    <row r="16" spans="1:11" customHeight="1" ht="22">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" customHeight="1" ht="22">
       <c r="A16" s="5">
         <v>8</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>39</v>
-[...4 lines deleted...]
-      <c r="D16" s="5">
+        <v>34</v>
+      </c>
+      <c r="C16" s="5">
         <v>87</v>
       </c>
-      <c r="E16" s="5" t="s">
-        <v>41</v>
+      <c r="D16" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="E16" s="5">
+        <v>1</v>
       </c>
       <c r="F16" s="5">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="G16" s="5">
         <v>8</v>
       </c>
+      <c r="G16" s="5" t="s">
+        <v>22</v>
+      </c>
       <c r="H16" s="5" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="I16" s="5" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="J16" s="5" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="B1:K1"/>
-[...4 lines deleted...]
-    <mergeCell ref="C6:K6"/>
+    <mergeCell ref="B1:J1"/>
+    <mergeCell ref="B2:J2"/>
+    <mergeCell ref="C3:J3"/>
+    <mergeCell ref="C4:J4"/>
+    <mergeCell ref="C5:J5"/>
+    <mergeCell ref="C6:J6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>