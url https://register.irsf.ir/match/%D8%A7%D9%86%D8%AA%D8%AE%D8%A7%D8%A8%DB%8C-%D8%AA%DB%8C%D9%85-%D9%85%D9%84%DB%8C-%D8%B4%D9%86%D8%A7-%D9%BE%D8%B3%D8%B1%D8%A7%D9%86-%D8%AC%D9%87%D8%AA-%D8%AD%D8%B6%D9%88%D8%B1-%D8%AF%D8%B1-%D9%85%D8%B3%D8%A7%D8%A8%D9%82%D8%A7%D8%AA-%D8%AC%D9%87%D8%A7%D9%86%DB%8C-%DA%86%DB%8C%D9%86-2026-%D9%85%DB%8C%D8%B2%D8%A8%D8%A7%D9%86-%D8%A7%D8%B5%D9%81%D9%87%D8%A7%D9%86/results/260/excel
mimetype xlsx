--- v0 (2026-09-05)
+++ v1 (2026-10-25)
@@ -14,518 +14,464 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
   <si>
     <t>فدراسیون ورزش‌های آبی جمهوری اسلامی ایران</t>
   </si>
   <si>
     <t>گزارش نتایج مسابقه</t>
   </si>
   <si>
     <t>نام مسابقه</t>
   </si>
   <si>
     <t>انتخابی تیم ملی شنا پسران جهت حضور در مسابقات جهانی چین 2026 میزبان اصفهان</t>
   </si>
   <si>
     <t>ماده</t>
   </si>
   <si>
     <t>۱۰۰ متر قورباغه — ۱۵ سال و بالاتر</t>
   </si>
   <si>
     <t>مرحله</t>
   </si>
   <si>
     <t>مقدماتی</t>
   </si>
   <si>
     <t>تاریخ گزارش</t>
   </si>
   <si>
-    <t>1405/06/14 11:19</t>
+    <t>1405/08/03 05:57</t>
   </si>
   <si>
     <t>ردیف</t>
   </si>
   <si>
     <t>نام و نام خانوادگی</t>
   </si>
   <si>
-    <t>کد ملی</t>
-[...1 lines deleted...]
-  <si>
     <t>سال تولد</t>
   </si>
   <si>
     <t>نام تیم/باشگاه</t>
   </si>
   <si>
     <t>دسته</t>
   </si>
   <si>
     <t>خط</t>
   </si>
   <si>
     <t>رکورد</t>
   </si>
   <si>
     <t>مقام</t>
   </si>
   <si>
-    <t>خطا</t>
+    <t>امتیاز</t>
+  </si>
+  <si>
+    <t>Sp</t>
+  </si>
+  <si>
+    <t>آراد مهدیزاده</t>
+  </si>
+  <si>
+    <t>هیات شنا قم</t>
+  </si>
+  <si>
+    <t>01:01.84</t>
+  </si>
+  <si>
+    <t>اول</t>
+  </si>
+  <si>
+    <t>—</t>
+  </si>
+  <si>
+    <t>شنتیا نظری</t>
+  </si>
+  <si>
+    <t>اسپادانا</t>
+  </si>
+  <si>
+    <t>01:03.06</t>
+  </si>
+  <si>
+    <t>دوم</t>
+  </si>
+  <si>
+    <t>پارسا مهربان</t>
+  </si>
+  <si>
+    <t>مرکز تخصصی استخر قهرمانی آزادی</t>
+  </si>
+  <si>
+    <t>01:03.51</t>
+  </si>
+  <si>
+    <t>سوم</t>
+  </si>
+  <si>
+    <t>پارسا ستاری</t>
+  </si>
+  <si>
+    <t xml:space="preserve">پارس کرمان </t>
+  </si>
+  <si>
+    <t>01:04.40</t>
+  </si>
+  <si>
+    <t>چهارم</t>
+  </si>
+  <si>
+    <t>ایلیا سوری</t>
+  </si>
+  <si>
+    <t>امیرمرشد</t>
+  </si>
+  <si>
+    <t>01:05.03</t>
+  </si>
+  <si>
+    <t>پنجم</t>
+  </si>
+  <si>
+    <t>مهدی انصاری</t>
+  </si>
+  <si>
+    <t>آلفا</t>
+  </si>
+  <si>
+    <t>01:05.25</t>
+  </si>
+  <si>
+    <t>ششم</t>
+  </si>
+  <si>
+    <t>معراج توروه</t>
+  </si>
+  <si>
+    <t>ایران استرالیا</t>
+  </si>
+  <si>
+    <t>01:05.32</t>
+  </si>
+  <si>
+    <t>هفتم</t>
+  </si>
+  <si>
+    <t>محمد معین ترک مورنانی</t>
+  </si>
+  <si>
+    <t>باشگاه اریس</t>
+  </si>
+  <si>
+    <t>01:06.65</t>
+  </si>
+  <si>
+    <t>هشتم</t>
+  </si>
+  <si>
+    <t>علی سراوند</t>
+  </si>
+  <si>
+    <t xml:space="preserve">هیأت شنای کرمانشاه </t>
+  </si>
+  <si>
+    <t>01:06.86</t>
+  </si>
+  <si>
+    <t>نهم</t>
+  </si>
+  <si>
+    <t>سینا ضیغمی نژاد</t>
+  </si>
+  <si>
+    <t>تیم ملی پارا شنا</t>
+  </si>
+  <si>
+    <t>01:08.43</t>
+  </si>
+  <si>
+    <t>دهم</t>
+  </si>
+  <si>
+    <t>محمد مهدی حاجری</t>
+  </si>
+  <si>
+    <t>نور تهران</t>
+  </si>
+  <si>
+    <t>01:09.68</t>
+  </si>
+  <si>
+    <t>یازدهم</t>
+  </si>
+  <si>
+    <t>کسری قربانی کیا</t>
+  </si>
+  <si>
+    <t>01:09.73</t>
+  </si>
+  <si>
+    <t>دوازدهم</t>
+  </si>
+  <si>
+    <t>محمد افضلی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">هیأت شنای کرمان </t>
+  </si>
+  <si>
+    <t>01:09.84</t>
+  </si>
+  <si>
+    <t>سیزدهم</t>
+  </si>
+  <si>
+    <t>احمدرضا ابراهيم زاده دولت آبادي</t>
+  </si>
+  <si>
+    <t>01:10.57</t>
+  </si>
+  <si>
+    <t>چهاردهم</t>
+  </si>
+  <si>
+    <t>ارسلان بهرامی کیا</t>
+  </si>
+  <si>
+    <t>وال</t>
+  </si>
+  <si>
+    <t>01:11.04</t>
+  </si>
+  <si>
+    <t>پانزدهم</t>
+  </si>
+  <si>
+    <t>ابراهیم قره داغلی</t>
+  </si>
+  <si>
+    <t>هیات شنا شهریار</t>
+  </si>
+  <si>
+    <t>01:11.32</t>
+  </si>
+  <si>
+    <t>شانزدهم</t>
+  </si>
+  <si>
+    <t>میکائیل سلطانی</t>
+  </si>
+  <si>
+    <t>01:11.58</t>
+  </si>
+  <si>
+    <t>هفدهم</t>
+  </si>
+  <si>
+    <t>شاهين ايزديار</t>
+  </si>
+  <si>
+    <t>01:12.81</t>
+  </si>
+  <si>
+    <t>هجدهم</t>
+  </si>
+  <si>
+    <t>مهدی زلفی گل</t>
+  </si>
+  <si>
+    <t>آکادمی شنا شهدای قم</t>
+  </si>
+  <si>
+    <t>01:13.42</t>
+  </si>
+  <si>
+    <t>نوزدهم</t>
+  </si>
+  <si>
+    <t>علی خدابخشی صادق آبادی</t>
+  </si>
+  <si>
+    <t>01:13.47</t>
+  </si>
+  <si>
+    <t>بیستم</t>
+  </si>
+  <si>
+    <t>مانی جلیلوند</t>
+  </si>
+  <si>
+    <t>شنا دنیای ماست</t>
+  </si>
+  <si>
+    <t>01:14.04</t>
+  </si>
+  <si>
+    <t>بیست و یکم</t>
+  </si>
+  <si>
+    <t>محمد حسین عباسی والاپور</t>
+  </si>
+  <si>
+    <t>01:14.60</t>
+  </si>
+  <si>
+    <t>بیست و دوم</t>
+  </si>
+  <si>
+    <t>ایلیا منصوری</t>
+  </si>
+  <si>
+    <t>01:15.34</t>
+  </si>
+  <si>
+    <t>بیست و سوم</t>
+  </si>
+  <si>
+    <t>محمد طاها عباسی</t>
+  </si>
+  <si>
+    <t>بوعلی سینا</t>
+  </si>
+  <si>
+    <t>01:15.63</t>
+  </si>
+  <si>
+    <t>بیست و چهارم</t>
+  </si>
+  <si>
+    <t>یحیی قشقائی</t>
+  </si>
+  <si>
+    <t>رها آکوانیس بوشهر</t>
+  </si>
+  <si>
+    <t>01:15.75</t>
+  </si>
+  <si>
+    <t>بیست و پنجم</t>
+  </si>
+  <si>
+    <t>عرفان علی پور</t>
+  </si>
+  <si>
+    <t>01:16.10</t>
+  </si>
+  <si>
+    <t>بیست و ششم</t>
+  </si>
+  <si>
+    <t>دانیال خاکیان</t>
+  </si>
+  <si>
+    <t>01:18.78</t>
+  </si>
+  <si>
+    <t>بیست و هفتم</t>
+  </si>
+  <si>
+    <t>آرتین میرزایی</t>
+  </si>
+  <si>
+    <t>01:18.83</t>
+  </si>
+  <si>
+    <t>بیست و هشتم</t>
+  </si>
+  <si>
+    <t>رهام خزروی</t>
+  </si>
+  <si>
+    <t>اورکا اراک</t>
+  </si>
+  <si>
+    <t>01:18.96</t>
+  </si>
+  <si>
+    <t>بیست و نهم</t>
+  </si>
+  <si>
+    <t>مهیار فهیم زاده</t>
+  </si>
+  <si>
+    <t>01:24.24</t>
+  </si>
+  <si>
+    <t>سی‌ام</t>
+  </si>
+  <si>
+    <t>حسین حاجی علی بکی</t>
+  </si>
+  <si>
+    <t>01:25.57</t>
+  </si>
+  <si>
+    <t>سی و یکم</t>
+  </si>
+  <si>
+    <t>امیر علی قاسمی</t>
+  </si>
+  <si>
+    <t>01:26.22</t>
+  </si>
+  <si>
+    <t>سی و دوم</t>
+  </si>
+  <si>
+    <t>ابوالفضل ملک اولادی</t>
   </si>
   <si>
     <t>غایب</t>
-  </si>
-[...403 lines deleted...]
-    <t>بله</t>
   </si>
   <si>
     <t>محمدمهدی زرین</t>
   </si>
   <si>
     <t>خوزستان</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -922,1402 +868,1290 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K42"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1" rightToLeft="true">
-      <selection activeCell="A8" sqref="A8:K42"/>
+      <selection activeCell="A8" sqref="A8:J42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="28" customWidth="true" style="0"/>
-    <col min="3" max="3" width="16" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="8" max="8" width="14" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12" customWidth="true" style="0"/>
+    <col min="4" max="4" width="22" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8" customWidth="true" style="0"/>
+    <col min="7" max="7" width="14" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12" customWidth="true" style="0"/>
     <col min="9" max="9" width="12" customWidth="true" style="0"/>
-    <col min="10" max="10" width="12" customWidth="true" style="0"/>
-    <col min="11" max="11" width="10" customWidth="true" style="0"/>
+    <col min="10" max="10" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" customHeight="1" ht="30">
+    <row r="1" spans="1:10" customHeight="1" ht="30">
       <c r="A1" s="2"/>
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
-      <c r="K1" s="2"/>
-[...1 lines deleted...]
-    <row r="2" spans="1:11" customHeight="1" ht="30">
+    </row>
+    <row r="2" spans="1:10" customHeight="1" ht="30">
       <c r="A2" s="2"/>
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
-      <c r="K2" s="2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:11" customHeight="1" ht="20">
+    </row>
+    <row r="3" spans="1:10" customHeight="1" ht="20">
       <c r="A3" s="2"/>
       <c r="B3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
-      <c r="K3" s="2"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:11" customHeight="1" ht="20">
+    </row>
+    <row r="4" spans="1:10" customHeight="1" ht="20">
       <c r="A4" s="2"/>
       <c r="B4" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
-      <c r="K4" s="2"/>
-[...1 lines deleted...]
-    <row r="5" spans="1:11" customHeight="1" ht="20">
+    </row>
+    <row r="5" spans="1:10" customHeight="1" ht="20">
       <c r="A5" s="2"/>
       <c r="B5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
-      <c r="K5" s="2"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:11" customHeight="1" ht="20">
+    </row>
+    <row r="6" spans="1:10" customHeight="1" ht="20">
       <c r="A6" s="2"/>
       <c r="B6" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="2"/>
       <c r="E6" s="2"/>
       <c r="F6" s="2"/>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
       <c r="J6" s="2"/>
-      <c r="K6" s="2"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:11" customHeight="1" ht="22">
+    </row>
+    <row r="8" spans="1:10" customHeight="1" ht="22">
       <c r="A8" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F8" s="4" t="s">
         <v>15</v>
       </c>
       <c r="G8" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>17</v>
       </c>
       <c r="I8" s="4" t="s">
         <v>18</v>
       </c>
       <c r="J8" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="K8" s="4" t="s">
-[...3 lines deleted...]
-    <row r="9" spans="1:11" customHeight="1" ht="22">
+    </row>
+    <row r="9" spans="1:10" customHeight="1" ht="22">
       <c r="A9" s="5">
         <v>1</v>
       </c>
       <c r="B9" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="5">
+        <v>86</v>
+      </c>
+      <c r="D9" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="C9" s="5" t="s">
+      <c r="E9" s="5">
+        <v>5</v>
+      </c>
+      <c r="F9" s="5">
+        <v>4</v>
+      </c>
+      <c r="G9" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="D9" s="5">
-[...2 lines deleted...]
-      <c r="E9" s="5" t="s">
+      <c r="H9" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="F9" s="5">
-[...7 lines deleted...]
-      </c>
       <c r="I9" s="5" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="J9" s="5" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-    <row r="10" spans="1:11" customHeight="1" ht="22">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" customHeight="1" ht="22">
       <c r="A10" s="5">
         <v>2</v>
       </c>
       <c r="B10" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="C10" s="5">
+        <v>88</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="E10" s="5">
+        <v>5</v>
+      </c>
+      <c r="F10" s="5">
+        <v>2</v>
+      </c>
+      <c r="G10" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="C10" s="5">
-[...5 lines deleted...]
-      <c r="E10" s="5" t="s">
+      <c r="H10" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="F10" s="5">
-[...7 lines deleted...]
-      </c>
       <c r="I10" s="5" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="J10" s="5" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-    <row r="11" spans="1:11" customHeight="1" ht="22">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" customHeight="1" ht="22">
       <c r="A11" s="5">
         <v>3</v>
       </c>
       <c r="B11" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="C11" s="5">
+        <v>85</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="E11" s="5">
+        <v>5</v>
+      </c>
+      <c r="F11" s="5">
+        <v>8</v>
+      </c>
+      <c r="G11" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="C11" s="5" t="s">
+      <c r="H11" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="D11" s="5">
-[...13 lines deleted...]
-      </c>
       <c r="I11" s="5" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="J11" s="5" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-    <row r="12" spans="1:11" customHeight="1" ht="22">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" customHeight="1" ht="22">
       <c r="A12" s="5">
         <v>4</v>
       </c>
       <c r="B12" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="C12" s="5">
+        <v>87</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="E12" s="5">
+        <v>5</v>
+      </c>
+      <c r="F12" s="5">
+        <v>6</v>
+      </c>
+      <c r="G12" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="H12" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="C12" s="5">
-[...16 lines deleted...]
-      </c>
       <c r="I12" s="5" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="J12" s="5" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-    <row r="13" spans="1:11" customHeight="1" ht="22">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" customHeight="1" ht="22">
       <c r="A13" s="5">
         <v>5</v>
       </c>
       <c r="B13" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="C13" s="5">
+        <v>87</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E13" s="5">
+        <v>5</v>
+      </c>
+      <c r="F13" s="5">
+        <v>7</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="H13" s="5" t="s">
         <v>40</v>
       </c>
-      <c r="C13" s="5" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I13" s="5" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="J13" s="5" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-    <row r="14" spans="1:11" customHeight="1" ht="22">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" customHeight="1" ht="22">
       <c r="A14" s="5">
         <v>6</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="C14" s="5">
-        <v>1520322208</v>
-[...1 lines deleted...]
-      <c r="D14" s="5">
         <v>73</v>
       </c>
-      <c r="E14" s="5" t="s">
-        <v>46</v>
+      <c r="D14" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="E14" s="5">
+        <v>5</v>
       </c>
       <c r="F14" s="5">
         <v>5</v>
       </c>
-      <c r="G14" s="5">
-        <v>5</v>
+      <c r="G14" s="5" t="s">
+        <v>43</v>
       </c>
       <c r="H14" s="5" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="I14" s="5" t="s">
-        <v>48</v>
+        <v>24</v>
       </c>
       <c r="J14" s="5" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-    <row r="15" spans="1:11" customHeight="1" ht="22">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" customHeight="1" ht="22">
       <c r="A15" s="5">
         <v>7</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>49</v>
-[...4 lines deleted...]
-      <c r="D15" s="5">
+        <v>45</v>
+      </c>
+      <c r="C15" s="5">
         <v>82</v>
       </c>
-      <c r="E15" s="5" t="s">
-        <v>51</v>
+      <c r="D15" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="E15" s="5">
+        <v>5</v>
       </c>
       <c r="F15" s="5">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="G15" s="5">
         <v>1</v>
       </c>
+      <c r="G15" s="5" t="s">
+        <v>47</v>
+      </c>
       <c r="H15" s="5" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="I15" s="5" t="s">
-        <v>53</v>
+        <v>24</v>
       </c>
       <c r="J15" s="5" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-    <row r="16" spans="1:11" customHeight="1" ht="22">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" customHeight="1" ht="22">
       <c r="A16" s="5">
         <v>8</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="C16" s="5">
-        <v>1274767210</v>
-[...1 lines deleted...]
-      <c r="D16" s="5">
         <v>85</v>
       </c>
-      <c r="E16" s="5" t="s">
-        <v>55</v>
+      <c r="D16" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="E16" s="5">
+        <v>4</v>
       </c>
       <c r="F16" s="5">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="G16" s="5">
         <v>7</v>
       </c>
+      <c r="G16" s="5" t="s">
+        <v>51</v>
+      </c>
       <c r="H16" s="5" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="I16" s="5" t="s">
-        <v>57</v>
+        <v>24</v>
       </c>
       <c r="J16" s="5" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-    <row r="17" spans="1:11" customHeight="1" ht="22">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" customHeight="1" ht="22">
       <c r="A17" s="5">
         <v>9</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="C17" s="5">
-        <v>3242448642</v>
-[...1 lines deleted...]
-      <c r="D17" s="5">
         <v>80</v>
       </c>
-      <c r="E17" s="5" t="s">
-        <v>59</v>
+      <c r="D17" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="E17" s="5">
+        <v>5</v>
       </c>
       <c r="F17" s="5">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="G17" s="5">
         <v>3</v>
       </c>
+      <c r="G17" s="5" t="s">
+        <v>55</v>
+      </c>
       <c r="H17" s="5" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="I17" s="5" t="s">
-        <v>61</v>
+        <v>24</v>
       </c>
       <c r="J17" s="5" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-    <row r="18" spans="1:11" customHeight="1" ht="22">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" customHeight="1" ht="22">
       <c r="A18" s="5">
         <v>10</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="C18" s="5">
-        <v>2981291858</v>
-[...1 lines deleted...]
-      <c r="D18" s="5">
         <v>80</v>
       </c>
-      <c r="E18" s="5" t="s">
-        <v>63</v>
+      <c r="D18" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="E18" s="5">
+        <v>4</v>
       </c>
       <c r="F18" s="5">
         <v>4</v>
       </c>
-      <c r="G18" s="5">
-        <v>4</v>
+      <c r="G18" s="5" t="s">
+        <v>59</v>
       </c>
       <c r="H18" s="5" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="I18" s="5" t="s">
-        <v>65</v>
+        <v>24</v>
       </c>
       <c r="J18" s="5" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-    <row r="19" spans="1:11" customHeight="1" ht="22">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" customHeight="1" ht="22">
       <c r="A19" s="5">
         <v>11</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>66</v>
-[...4 lines deleted...]
-      <c r="D19" s="5">
+        <v>61</v>
+      </c>
+      <c r="C19" s="5">
         <v>85</v>
       </c>
-      <c r="E19" s="5" t="s">
-        <v>68</v>
+      <c r="D19" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="E19" s="5">
+        <v>4</v>
       </c>
       <c r="F19" s="5">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="G19" s="5">
         <v>3</v>
       </c>
+      <c r="G19" s="5" t="s">
+        <v>63</v>
+      </c>
       <c r="H19" s="5" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="I19" s="5" t="s">
-        <v>70</v>
+        <v>24</v>
       </c>
       <c r="J19" s="5" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-    <row r="20" spans="1:11" customHeight="1" ht="22">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" customHeight="1" ht="22">
       <c r="A20" s="5">
         <v>12</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>71</v>
-[...4 lines deleted...]
-      <c r="D20" s="5">
+        <v>65</v>
+      </c>
+      <c r="C20" s="5">
         <v>87</v>
       </c>
-      <c r="E20" s="5" t="s">
-        <v>33</v>
+      <c r="D20" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="E20" s="5">
+        <v>3</v>
       </c>
       <c r="F20" s="5">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="G20" s="5">
         <v>7</v>
       </c>
+      <c r="G20" s="5" t="s">
+        <v>66</v>
+      </c>
       <c r="H20" s="5" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="I20" s="5" t="s">
-        <v>74</v>
+        <v>24</v>
       </c>
       <c r="J20" s="5" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-    <row r="21" spans="1:11" customHeight="1" ht="22">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" customHeight="1" ht="22">
       <c r="A21" s="5">
         <v>13</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="C21" s="5">
-        <v>5830114811</v>
-[...1 lines deleted...]
-      <c r="D21" s="5">
         <v>87</v>
       </c>
-      <c r="E21" s="5" t="s">
-        <v>76</v>
+      <c r="D21" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="E21" s="5">
+        <v>4</v>
       </c>
       <c r="F21" s="5">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="G21" s="5">
         <v>6</v>
       </c>
+      <c r="G21" s="5" t="s">
+        <v>70</v>
+      </c>
       <c r="H21" s="5" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="I21" s="5" t="s">
-        <v>78</v>
+        <v>24</v>
       </c>
       <c r="J21" s="5" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-    <row r="22" spans="1:11" customHeight="1" ht="22">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" customHeight="1" ht="22">
       <c r="A22" s="5">
         <v>14</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>79</v>
-[...4 lines deleted...]
-      <c r="D22" s="5">
+        <v>72</v>
+      </c>
+      <c r="C22" s="5">
         <v>84</v>
       </c>
-      <c r="E22" s="5" t="s">
-        <v>33</v>
+      <c r="D22" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="E22" s="5">
+        <v>1</v>
       </c>
       <c r="F22" s="5">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="G22" s="5">
         <v>8</v>
       </c>
+      <c r="G22" s="5" t="s">
+        <v>73</v>
+      </c>
       <c r="H22" s="5" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="I22" s="5" t="s">
-        <v>82</v>
+        <v>24</v>
       </c>
       <c r="J22" s="5" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-    <row r="23" spans="1:11" customHeight="1" ht="22">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" customHeight="1" ht="22">
       <c r="A23" s="5">
         <v>15</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="C23" s="5">
-        <v>1275919881</v>
-[...1 lines deleted...]
-      <c r="D23" s="5">
         <v>89</v>
       </c>
-      <c r="E23" s="5" t="s">
-        <v>84</v>
+      <c r="D23" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="E23" s="5">
+        <v>4</v>
       </c>
       <c r="F23" s="5">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="G23" s="5">
         <v>8</v>
       </c>
+      <c r="G23" s="5" t="s">
+        <v>77</v>
+      </c>
       <c r="H23" s="5" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I23" s="5" t="s">
-        <v>86</v>
+        <v>24</v>
       </c>
       <c r="J23" s="5" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-    <row r="24" spans="1:11" customHeight="1" ht="22">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" customHeight="1" ht="22">
       <c r="A24" s="5">
         <v>16</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="C24" s="5">
-        <v>4901952617</v>
-[...1 lines deleted...]
-      <c r="D24" s="5">
         <v>88</v>
       </c>
-      <c r="E24" s="5" t="s">
-        <v>88</v>
+      <c r="D24" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="E24" s="5">
+        <v>4</v>
       </c>
       <c r="F24" s="5">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="G24" s="5">
         <v>5</v>
       </c>
+      <c r="G24" s="5" t="s">
+        <v>81</v>
+      </c>
       <c r="H24" s="5" t="s">
-        <v>89</v>
+        <v>82</v>
       </c>
       <c r="I24" s="5" t="s">
-        <v>90</v>
+        <v>24</v>
       </c>
       <c r="J24" s="5" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-    <row r="25" spans="1:11" customHeight="1" ht="22">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" customHeight="1" ht="22">
       <c r="A25" s="5">
         <v>17</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>91</v>
+        <v>83</v>
       </c>
       <c r="C25" s="5">
-        <v>2982204789</v>
-[...1 lines deleted...]
-      <c r="D25" s="5">
         <v>88</v>
       </c>
-      <c r="E25" s="5" t="s">
-        <v>37</v>
+      <c r="D25" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="E25" s="5">
+        <v>4</v>
       </c>
       <c r="F25" s="5">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="G25" s="5">
         <v>1</v>
       </c>
+      <c r="G25" s="5" t="s">
+        <v>84</v>
+      </c>
       <c r="H25" s="5" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="I25" s="5" t="s">
-        <v>93</v>
+        <v>24</v>
       </c>
       <c r="J25" s="5" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-    <row r="26" spans="1:11" customHeight="1" ht="22">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" customHeight="1" ht="22">
       <c r="A26" s="5">
         <v>18</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>94</v>
-[...4 lines deleted...]
-      <c r="D26" s="5">
+        <v>86</v>
+      </c>
+      <c r="C26" s="5">
         <v>72</v>
       </c>
-      <c r="E26" s="5" t="s">
-        <v>63</v>
+      <c r="D26" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="E26" s="5">
+        <v>4</v>
       </c>
       <c r="F26" s="5">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="G26" s="5">
         <v>2</v>
       </c>
+      <c r="G26" s="5" t="s">
+        <v>87</v>
+      </c>
       <c r="H26" s="5" t="s">
-        <v>96</v>
+        <v>88</v>
       </c>
       <c r="I26" s="5" t="s">
-        <v>97</v>
+        <v>24</v>
       </c>
       <c r="J26" s="5" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-    <row r="27" spans="1:11" customHeight="1" ht="22">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" customHeight="1" ht="22">
       <c r="A27" s="5">
         <v>19</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>98</v>
-[...4 lines deleted...]
-      <c r="D27" s="5">
+        <v>89</v>
+      </c>
+      <c r="C27" s="5">
         <v>86</v>
       </c>
-      <c r="E27" s="5" t="s">
-        <v>100</v>
+      <c r="D27" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="E27" s="5">
+        <v>3</v>
       </c>
       <c r="F27" s="5">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="G27" s="5">
         <v>5</v>
       </c>
+      <c r="G27" s="5" t="s">
+        <v>91</v>
+      </c>
       <c r="H27" s="5" t="s">
-        <v>101</v>
+        <v>92</v>
       </c>
       <c r="I27" s="5" t="s">
-        <v>102</v>
+        <v>24</v>
       </c>
       <c r="J27" s="5" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-    <row r="28" spans="1:11" customHeight="1" ht="22">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" customHeight="1" ht="22">
       <c r="A28" s="5">
         <v>20</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>103</v>
+        <v>93</v>
       </c>
       <c r="C28" s="5">
-        <v>1080878378</v>
-[...1 lines deleted...]
-      <c r="D28" s="5">
         <v>87</v>
       </c>
-      <c r="E28" s="5" t="s">
-        <v>55</v>
+      <c r="D28" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="E28" s="5">
+        <v>3</v>
       </c>
       <c r="F28" s="5">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="G28" s="5">
         <v>4</v>
       </c>
+      <c r="G28" s="5" t="s">
+        <v>94</v>
+      </c>
       <c r="H28" s="5" t="s">
-        <v>104</v>
+        <v>95</v>
       </c>
       <c r="I28" s="5" t="s">
-        <v>105</v>
+        <v>24</v>
       </c>
       <c r="J28" s="5" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-    <row r="29" spans="1:11" customHeight="1" ht="22">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" customHeight="1" ht="22">
       <c r="A29" s="5">
         <v>21</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>106</v>
-[...4 lines deleted...]
-      <c r="D29" s="5">
+        <v>96</v>
+      </c>
+      <c r="C29" s="5">
         <v>85</v>
       </c>
-      <c r="E29" s="5" t="s">
-        <v>108</v>
+      <c r="D29" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="E29" s="5">
+        <v>3</v>
       </c>
       <c r="F29" s="5">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="G29" s="5">
         <v>8</v>
       </c>
+      <c r="G29" s="5" t="s">
+        <v>98</v>
+      </c>
       <c r="H29" s="5" t="s">
-        <v>109</v>
+        <v>99</v>
       </c>
       <c r="I29" s="5" t="s">
-        <v>110</v>
+        <v>24</v>
       </c>
       <c r="J29" s="5" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-    <row r="30" spans="1:11" customHeight="1" ht="22">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" customHeight="1" ht="22">
       <c r="A30" s="5">
         <v>22</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>111</v>
-[...4 lines deleted...]
-      <c r="D30" s="5">
+        <v>100</v>
+      </c>
+      <c r="C30" s="5">
         <v>89</v>
       </c>
-      <c r="E30" s="5" t="s">
-        <v>100</v>
+      <c r="D30" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="E30" s="5">
+        <v>3</v>
       </c>
       <c r="F30" s="5">
         <v>3</v>
       </c>
-      <c r="G30" s="5">
-        <v>3</v>
+      <c r="G30" s="5" t="s">
+        <v>101</v>
       </c>
       <c r="H30" s="5" t="s">
-        <v>113</v>
+        <v>102</v>
       </c>
       <c r="I30" s="5" t="s">
-        <v>114</v>
+        <v>24</v>
       </c>
       <c r="J30" s="5" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-    <row r="31" spans="1:11" customHeight="1" ht="22">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" customHeight="1" ht="22">
       <c r="A31" s="5">
         <v>23</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>115</v>
-[...4 lines deleted...]
-      <c r="D31" s="5">
+        <v>103</v>
+      </c>
+      <c r="C31" s="5">
         <v>87</v>
       </c>
-      <c r="E31" s="5" t="s">
-        <v>42</v>
+      <c r="D31" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E31" s="5">
+        <v>3</v>
       </c>
       <c r="F31" s="5">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="G31" s="5">
         <v>6</v>
       </c>
+      <c r="G31" s="5" t="s">
+        <v>104</v>
+      </c>
       <c r="H31" s="5" t="s">
-        <v>117</v>
+        <v>105</v>
       </c>
       <c r="I31" s="5" t="s">
-        <v>118</v>
+        <v>24</v>
       </c>
       <c r="J31" s="5" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-    <row r="32" spans="1:11" customHeight="1" ht="22">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10" customHeight="1" ht="22">
       <c r="A32" s="5">
         <v>24</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>119</v>
+        <v>106</v>
       </c>
       <c r="C32" s="5">
-        <v>3861942933</v>
-[...1 lines deleted...]
-      <c r="D32" s="5">
         <v>88</v>
       </c>
-      <c r="E32" s="5" t="s">
-        <v>120</v>
+      <c r="D32" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="E32" s="5">
+        <v>2</v>
       </c>
       <c r="F32" s="5">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="G32" s="5">
         <v>4</v>
       </c>
+      <c r="G32" s="5" t="s">
+        <v>108</v>
+      </c>
       <c r="H32" s="5" t="s">
-        <v>121</v>
+        <v>109</v>
       </c>
       <c r="I32" s="5" t="s">
-        <v>122</v>
+        <v>24</v>
       </c>
       <c r="J32" s="5" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-    <row r="33" spans="1:11" customHeight="1" ht="22">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" customHeight="1" ht="22">
       <c r="A33" s="5">
         <v>25</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>123</v>
+        <v>110</v>
       </c>
       <c r="C33" s="5">
-        <v>3490813812</v>
-[...1 lines deleted...]
-      <c r="D33" s="5">
         <v>88</v>
       </c>
-      <c r="E33" s="5" t="s">
-        <v>124</v>
+      <c r="D33" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="E33" s="5">
+        <v>2</v>
       </c>
       <c r="F33" s="5">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="G33" s="5">
         <v>6</v>
       </c>
+      <c r="G33" s="5" t="s">
+        <v>112</v>
+      </c>
       <c r="H33" s="5" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="I33" s="5" t="s">
-        <v>126</v>
+        <v>24</v>
       </c>
       <c r="J33" s="5" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-    <row r="34" spans="1:11" customHeight="1" ht="22">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10" customHeight="1" ht="22">
       <c r="A34" s="5">
         <v>26</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>127</v>
-[...4 lines deleted...]
-      <c r="D34" s="5">
+        <v>114</v>
+      </c>
+      <c r="C34" s="5">
         <v>90</v>
       </c>
-      <c r="E34" s="5" t="s">
-        <v>100</v>
+      <c r="D34" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="E34" s="5">
+        <v>2</v>
       </c>
       <c r="F34" s="5">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="G34" s="5">
         <v>3</v>
       </c>
+      <c r="G34" s="5" t="s">
+        <v>115</v>
+      </c>
       <c r="H34" s="5" t="s">
-        <v>129</v>
+        <v>116</v>
       </c>
       <c r="I34" s="5" t="s">
-        <v>130</v>
+        <v>24</v>
       </c>
       <c r="J34" s="5" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-    <row r="35" spans="1:11" customHeight="1" ht="22">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10" customHeight="1" ht="22">
       <c r="A35" s="5">
         <v>27</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>131</v>
+        <v>117</v>
       </c>
       <c r="C35" s="5">
-        <v>1276443684</v>
-[...1 lines deleted...]
-      <c r="D35" s="5">
         <v>90</v>
       </c>
-      <c r="E35" s="5" t="s">
-        <v>84</v>
+      <c r="D35" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="E35" s="5">
+        <v>3</v>
       </c>
       <c r="F35" s="5">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="G35" s="5">
         <v>1</v>
       </c>
+      <c r="G35" s="5" t="s">
+        <v>118</v>
+      </c>
       <c r="H35" s="5" t="s">
-        <v>132</v>
+        <v>119</v>
       </c>
       <c r="I35" s="5" t="s">
-        <v>133</v>
+        <v>24</v>
       </c>
       <c r="J35" s="5" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-    <row r="36" spans="1:11" customHeight="1" ht="22">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10" customHeight="1" ht="22">
       <c r="A36" s="5">
         <v>28</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="C36" s="5">
-        <v>3862136851</v>
-[...1 lines deleted...]
-      <c r="D36" s="5">
         <v>90</v>
       </c>
-      <c r="E36" s="5" t="s">
-        <v>120</v>
+      <c r="D36" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="E36" s="5">
+        <v>2</v>
       </c>
       <c r="F36" s="5">
         <v>2</v>
       </c>
-      <c r="G36" s="5">
-        <v>2</v>
+      <c r="G36" s="5" t="s">
+        <v>121</v>
       </c>
       <c r="H36" s="5" t="s">
-        <v>135</v>
+        <v>122</v>
       </c>
       <c r="I36" s="5" t="s">
-        <v>136</v>
+        <v>24</v>
       </c>
       <c r="J36" s="5" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-    <row r="37" spans="1:11" customHeight="1" ht="22">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10" customHeight="1" ht="22">
       <c r="A37" s="5">
         <v>29</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>137</v>
-[...4 lines deleted...]
-      <c r="D37" s="5">
+        <v>123</v>
+      </c>
+      <c r="C37" s="5">
         <v>88</v>
       </c>
-      <c r="E37" s="5" t="s">
-        <v>139</v>
+      <c r="D37" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="E37" s="5">
+        <v>2</v>
       </c>
       <c r="F37" s="5">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="G37" s="5">
         <v>5</v>
       </c>
+      <c r="G37" s="5" t="s">
+        <v>125</v>
+      </c>
       <c r="H37" s="5" t="s">
-        <v>140</v>
+        <v>126</v>
       </c>
       <c r="I37" s="5" t="s">
-        <v>141</v>
+        <v>24</v>
       </c>
       <c r="J37" s="5" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-    <row r="38" spans="1:11" customHeight="1" ht="22">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" customHeight="1" ht="22">
       <c r="A38" s="5">
         <v>30</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>142</v>
-[...4 lines deleted...]
-      <c r="D38" s="5">
+        <v>127</v>
+      </c>
+      <c r="C38" s="5">
         <v>87</v>
       </c>
-      <c r="E38" s="5" t="s">
-        <v>139</v>
+      <c r="D38" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="E38" s="5">
+        <v>1</v>
       </c>
       <c r="F38" s="5">
         <v>1</v>
       </c>
-      <c r="G38" s="5">
-        <v>1</v>
+      <c r="G38" s="5" t="s">
+        <v>128</v>
       </c>
       <c r="H38" s="5" t="s">
-        <v>144</v>
+        <v>129</v>
       </c>
       <c r="I38" s="5" t="s">
-        <v>145</v>
+        <v>24</v>
       </c>
       <c r="J38" s="5" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-    <row r="39" spans="1:11" customHeight="1" ht="22">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" customHeight="1" ht="22">
       <c r="A39" s="5">
         <v>31</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>146</v>
-[...4 lines deleted...]
-      <c r="D39" s="5">
+        <v>130</v>
+      </c>
+      <c r="C39" s="5">
         <v>90</v>
       </c>
-      <c r="E39" s="5" t="s">
-        <v>139</v>
+      <c r="D39" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="E39" s="5">
+        <v>2</v>
       </c>
       <c r="F39" s="5">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="G39" s="5">
         <v>7</v>
       </c>
+      <c r="G39" s="5" t="s">
+        <v>131</v>
+      </c>
       <c r="H39" s="5" t="s">
-        <v>148</v>
+        <v>132</v>
       </c>
       <c r="I39" s="5" t="s">
-        <v>149</v>
+        <v>24</v>
       </c>
       <c r="J39" s="5" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-    <row r="40" spans="1:11" customHeight="1" ht="22">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10" customHeight="1" ht="22">
       <c r="A40" s="5">
         <v>32</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>150</v>
-[...4 lines deleted...]
-      <c r="D40" s="5">
+        <v>133</v>
+      </c>
+      <c r="C40" s="5">
         <v>90</v>
       </c>
-      <c r="E40" s="5" t="s">
-        <v>139</v>
+      <c r="D40" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="E40" s="5">
+        <v>2</v>
       </c>
       <c r="F40" s="5">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="G40" s="5">
         <v>1</v>
       </c>
+      <c r="G40" s="5" t="s">
+        <v>134</v>
+      </c>
       <c r="H40" s="5" t="s">
-        <v>152</v>
+        <v>135</v>
       </c>
       <c r="I40" s="5" t="s">
-        <v>153</v>
+        <v>24</v>
       </c>
       <c r="J40" s="5" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-    <row r="41" spans="1:11" customHeight="1" ht="22">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10" customHeight="1" ht="22">
       <c r="A41" s="5">
         <v>33</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>154</v>
+        <v>136</v>
       </c>
       <c r="C41" s="5">
-        <v>2982116146</v>
-[...1 lines deleted...]
-      <c r="D41" s="5">
         <v>87</v>
       </c>
-      <c r="E41" s="5" t="s">
-        <v>63</v>
+      <c r="D41" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="E41" s="5">
+        <v>1</v>
       </c>
       <c r="F41" s="5">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="G41" s="5">
         <v>7</v>
       </c>
+      <c r="G41" s="5" t="s">
+        <v>137</v>
+      </c>
       <c r="H41" s="5" t="s">
-        <v>20</v>
+        <v>137</v>
       </c>
       <c r="I41" s="5" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="J41" s="5" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-    <row r="42" spans="1:11" customHeight="1" ht="22">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10" customHeight="1" ht="22">
       <c r="A42" s="5">
         <v>34</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>156</v>
+        <v>138</v>
       </c>
       <c r="C42" s="5">
-        <v>1900722755</v>
-[...1 lines deleted...]
-      <c r="D42" s="5">
         <v>90</v>
       </c>
-      <c r="E42" s="5" t="s">
-        <v>157</v>
+      <c r="D42" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="E42" s="5">
+        <v>3</v>
       </c>
       <c r="F42" s="5">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="G42" s="5">
         <v>2</v>
       </c>
+      <c r="G42" s="5" t="s">
+        <v>137</v>
+      </c>
       <c r="H42" s="5" t="s">
-        <v>20</v>
+        <v>137</v>
       </c>
       <c r="I42" s="5" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="J42" s="5" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>155</v>
+        <v>24</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="B1:K1"/>
-[...4 lines deleted...]
-    <mergeCell ref="C6:K6"/>
+    <mergeCell ref="B1:J1"/>
+    <mergeCell ref="B2:J2"/>
+    <mergeCell ref="C3:J3"/>
+    <mergeCell ref="C4:J4"/>
+    <mergeCell ref="C5:J5"/>
+    <mergeCell ref="C6:J6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>